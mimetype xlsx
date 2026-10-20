--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -437,51 +437,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M69"/>
+  <dimension ref="A1:M114"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="17" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -530,1983 +530,3018 @@
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>DeepSeek</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Mistral</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Cohere</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Jamba</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-09-04</t>
+          <t>2026-10-19</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2026-09-03</t>
+          <t>2026-10-18</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2026-09-02</t>
+          <t>2026-10-17</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2026-09-01</t>
+          <t>2026-10-16</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2026-08-31</t>
+          <t>2026-10-15</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2026-08-30</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2026-08-29</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-12</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-11</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-10</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-10-09</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2026-08-24</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2026-08-23</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2026-08-22</t>
+          <t>2026-10-06</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>2026-10-05</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2026-08-20</t>
+          <t>2026-10-04</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2026-08-19</t>
+          <t>2026-10-03</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2026-08-17</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2026-08-15</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-09-28</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2026-08-13</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2026-08-09</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2026-08-08</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-09-21</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2026-08-06</t>
+          <t>2026-09-20</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2026-08-05</t>
+          <t>2026-09-19</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2026-08-04</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2026-08-02</t>
+          <t>2026-09-16</t>
         </is>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2026-08-01</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2026-09-14</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2026-07-30</t>
+          <t>2026-09-13</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-12</t>
         </is>
       </c>
       <c r="B39" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2026-07-28</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>2026-07-26</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="B42" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2026-07-24</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2026-07-23</t>
+          <t>2026-09-06</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D45" t="n">
         <v>0</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>2026-07-22</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2026-07-21</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2026-07-19</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D49" t="n">
         <v>0</v>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2026-07-18</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D50" t="n">
         <v>0</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2026-07-17</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="B51" t="n">
         <v>0</v>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D51" t="n">
         <v>0</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2026-07-16</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="B52" t="n">
-        <v>5.57</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D52" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...18 lines deleted...]
-        <v>3</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2026-07-15</t>
+          <t>2026-08-29</t>
         </is>
       </c>
       <c r="B53" t="n">
-        <v>7</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D53" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.98</v>
+        <v>0</v>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="B54" t="n">
-        <v>7.43</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D54" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.16</v>
+        <v>0</v>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="B55" t="n">
-        <v>7.14</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D55" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.95</v>
+        <v>0</v>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>2026-07-12</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="B56" t="n">
-        <v>6.43</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D56" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2026-07-11</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="B57" t="n">
-        <v>6.86</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D57" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="B58" t="n">
-        <v>6.43</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D58" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="B59" t="n">
-        <v>6.57</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D59" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-08-22</t>
         </is>
       </c>
       <c r="B60" t="n">
-        <v>7</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D60" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.98</v>
+        <v>0</v>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="B61" t="n">
-        <v>7.29</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D61" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.96</v>
+        <v>0</v>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="B62" t="n">
-        <v>7</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D62" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.98</v>
+        <v>0</v>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2026-07-05</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="B63" t="n">
-        <v>6.86</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D63" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.85</v>
+        <v>0</v>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="B64" t="n">
-        <v>7</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D64" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.98</v>
+        <v>0</v>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="B65" t="n">
-        <v>6.43</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D65" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="B66" t="n">
-        <v>6.43</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D66" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="B67" t="n">
-        <v>7</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D67" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.98</v>
+        <v>0</v>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2026-06-30</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="B68" t="n">
-        <v>7</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D68" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.98</v>
+        <v>0</v>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="B69" t="n">
+        <v>0</v>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D69" t="n">
+        <v>0</v>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="B70" t="n">
+        <v>0</v>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D70" t="n">
+        <v>0</v>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="B71" t="n">
+        <v>0</v>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D71" t="n">
+        <v>0</v>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="B72" t="n">
+        <v>0</v>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D72" t="n">
+        <v>0</v>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="B73" t="n">
+        <v>0</v>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D73" t="n">
+        <v>0</v>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="B74" t="n">
+        <v>0</v>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D74" t="n">
+        <v>0</v>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B75" t="n">
+        <v>0</v>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D75" t="n">
+        <v>0</v>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B76" t="n">
+        <v>0</v>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D76" t="n">
+        <v>0</v>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B77" t="n">
+        <v>0</v>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D77" t="n">
+        <v>0</v>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B78" t="n">
+        <v>0</v>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D78" t="n">
+        <v>0</v>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B79" t="n">
+        <v>0</v>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D79" t="n">
+        <v>0</v>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="B80" t="n">
+        <v>0</v>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D80" t="n">
+        <v>0</v>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="B81" t="n">
+        <v>0</v>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D81" t="n">
+        <v>0</v>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B82" t="n">
+        <v>0</v>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D82" t="n">
+        <v>0</v>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B83" t="n">
+        <v>0</v>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D83" t="n">
+        <v>0</v>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B84" t="n">
+        <v>0</v>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D84" t="n">
+        <v>0</v>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B85" t="n">
+        <v>0</v>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D85" t="n">
+        <v>0</v>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B86" t="n">
+        <v>0</v>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D86" t="n">
+        <v>0</v>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="B87" t="n">
+        <v>0</v>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D87" t="n">
+        <v>0</v>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>2026-07-25</t>
+        </is>
+      </c>
+      <c r="B88" t="n">
+        <v>0</v>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D88" t="n">
+        <v>0</v>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B89" t="n">
+        <v>0</v>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D89" t="n">
+        <v>0</v>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B90" t="n">
+        <v>0</v>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D90" t="n">
+        <v>0</v>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B91" t="n">
+        <v>0</v>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D91" t="n">
+        <v>0</v>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B92" t="n">
+        <v>0</v>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D92" t="n">
+        <v>0</v>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B93" t="n">
+        <v>0</v>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D93" t="n">
+        <v>0</v>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>2026-07-19</t>
+        </is>
+      </c>
+      <c r="B94" t="n">
+        <v>0</v>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D94" t="n">
+        <v>0</v>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>2026-07-18</t>
+        </is>
+      </c>
+      <c r="B95" t="n">
+        <v>0</v>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D95" t="n">
+        <v>0</v>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="B96" t="n">
+        <v>0</v>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D96" t="n">
+        <v>0</v>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
+      <c r="B97" t="n">
+        <v>5.57</v>
+      </c>
+      <c r="C97" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D97" t="n">
+        <v>7</v>
+      </c>
+      <c r="E97" t="n">
+        <v>3.29</v>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G97" t="n">
+        <v>3</v>
+      </c>
+      <c r="H97" t="n">
+        <v>3</v>
+      </c>
+      <c r="I97" t="n">
+        <v>11</v>
+      </c>
+      <c r="J97" t="n">
+        <v>3</v>
+      </c>
+      <c r="K97" t="n">
+        <v>6</v>
+      </c>
+      <c r="L97" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="B98" t="n">
+        <v>7</v>
+      </c>
+      <c r="C98" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D98" t="n">
+        <v>7</v>
+      </c>
+      <c r="E98" t="n">
+        <v>2.98</v>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G98" t="n">
+        <v>3</v>
+      </c>
+      <c r="H98" t="n">
+        <v>3</v>
+      </c>
+      <c r="I98" t="n">
+        <v>11</v>
+      </c>
+      <c r="J98" t="n">
+        <v>7</v>
+      </c>
+      <c r="K98" t="n">
+        <v>6</v>
+      </c>
+      <c r="L98" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="B99" t="n">
+        <v>7.43</v>
+      </c>
+      <c r="C99" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D99" t="n">
+        <v>7</v>
+      </c>
+      <c r="E99" t="n">
+        <v>3.16</v>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G99" t="n">
+        <v>3</v>
+      </c>
+      <c r="H99" t="n">
+        <v>3</v>
+      </c>
+      <c r="I99" t="n">
+        <v>11</v>
+      </c>
+      <c r="J99" t="n">
+        <v>10</v>
+      </c>
+      <c r="K99" t="n">
+        <v>6</v>
+      </c>
+      <c r="L99" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
+      <c r="B100" t="n">
+        <v>7.14</v>
+      </c>
+      <c r="C100" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D100" t="n">
+        <v>7</v>
+      </c>
+      <c r="E100" t="n">
+        <v>2.95</v>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G100" t="n">
+        <v>3</v>
+      </c>
+      <c r="H100" t="n">
+        <v>3</v>
+      </c>
+      <c r="I100" t="n">
+        <v>11</v>
+      </c>
+      <c r="J100" t="n">
+        <v>7</v>
+      </c>
+      <c r="K100" t="n">
+        <v>7</v>
+      </c>
+      <c r="L100" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>2026-07-12</t>
+        </is>
+      </c>
+      <c r="B101" t="n">
+        <v>6.43</v>
+      </c>
+      <c r="C101" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D101" t="n">
+        <v>7</v>
+      </c>
+      <c r="E101" t="n">
+        <v>3.29</v>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G101" t="n">
+        <v>3</v>
+      </c>
+      <c r="H101" t="n">
+        <v>3</v>
+      </c>
+      <c r="I101" t="n">
+        <v>11</v>
+      </c>
+      <c r="J101" t="n">
+        <v>3</v>
+      </c>
+      <c r="K101" t="n">
+        <v>6</v>
+      </c>
+      <c r="L101" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>2026-07-11</t>
+        </is>
+      </c>
+      <c r="B102" t="n">
+        <v>6.86</v>
+      </c>
+      <c r="C102" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D102" t="n">
+        <v>7</v>
+      </c>
+      <c r="E102" t="n">
+        <v>3</v>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G102" t="n">
+        <v>3</v>
+      </c>
+      <c r="H102" t="n">
+        <v>3</v>
+      </c>
+      <c r="I102" t="n">
+        <v>11</v>
+      </c>
+      <c r="J102" t="n">
+        <v>6</v>
+      </c>
+      <c r="K102" t="n">
+        <v>6</v>
+      </c>
+      <c r="L102" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="B103" t="n">
+        <v>6.43</v>
+      </c>
+      <c r="C103" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D103" t="n">
+        <v>7</v>
+      </c>
+      <c r="E103" t="n">
+        <v>3.29</v>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G103" t="n">
+        <v>3</v>
+      </c>
+      <c r="H103" t="n">
+        <v>3</v>
+      </c>
+      <c r="I103" t="n">
+        <v>11</v>
+      </c>
+      <c r="J103" t="n">
+        <v>3</v>
+      </c>
+      <c r="K103" t="n">
+        <v>6</v>
+      </c>
+      <c r="L103" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="B104" t="n">
+        <v>6.57</v>
+      </c>
+      <c r="C104" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D104" t="n">
+        <v>7</v>
+      </c>
+      <c r="E104" t="n">
+        <v>3.29</v>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G104" t="n">
+        <v>3</v>
+      </c>
+      <c r="H104" t="n">
+        <v>3</v>
+      </c>
+      <c r="I104" t="n">
+        <v>11</v>
+      </c>
+      <c r="J104" t="n">
+        <v>3</v>
+      </c>
+      <c r="K104" t="n">
+        <v>7</v>
+      </c>
+      <c r="L104" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="B105" t="n">
+        <v>7</v>
+      </c>
+      <c r="C105" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D105" t="n">
+        <v>7</v>
+      </c>
+      <c r="E105" t="n">
+        <v>2.98</v>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G105" t="n">
+        <v>3</v>
+      </c>
+      <c r="H105" t="n">
+        <v>3</v>
+      </c>
+      <c r="I105" t="n">
+        <v>11</v>
+      </c>
+      <c r="J105" t="n">
+        <v>7</v>
+      </c>
+      <c r="K105" t="n">
+        <v>6</v>
+      </c>
+      <c r="L105" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="B106" t="n">
+        <v>7.29</v>
+      </c>
+      <c r="C106" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D106" t="n">
+        <v>7</v>
+      </c>
+      <c r="E106" t="n">
+        <v>2.96</v>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G106" t="n">
+        <v>3</v>
+      </c>
+      <c r="H106" t="n">
+        <v>3</v>
+      </c>
+      <c r="I106" t="n">
+        <v>11</v>
+      </c>
+      <c r="J106" t="n">
+        <v>8</v>
+      </c>
+      <c r="K106" t="n">
+        <v>7</v>
+      </c>
+      <c r="L106" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="B107" t="n">
+        <v>7</v>
+      </c>
+      <c r="C107" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D107" t="n">
+        <v>7</v>
+      </c>
+      <c r="E107" t="n">
+        <v>2.98</v>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G107" t="n">
+        <v>3</v>
+      </c>
+      <c r="H107" t="n">
+        <v>3</v>
+      </c>
+      <c r="I107" t="n">
+        <v>11</v>
+      </c>
+      <c r="J107" t="n">
+        <v>7</v>
+      </c>
+      <c r="K107" t="n">
+        <v>6</v>
+      </c>
+      <c r="L107" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>2026-07-05</t>
+        </is>
+      </c>
+      <c r="B108" t="n">
+        <v>6.86</v>
+      </c>
+      <c r="C108" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D108" t="n">
+        <v>7</v>
+      </c>
+      <c r="E108" t="n">
+        <v>2.85</v>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G108" t="n">
+        <v>3</v>
+      </c>
+      <c r="H108" t="n">
+        <v>3</v>
+      </c>
+      <c r="I108" t="n">
+        <v>11</v>
+      </c>
+      <c r="J108" t="n">
+        <v>6</v>
+      </c>
+      <c r="K108" t="n">
+        <v>7</v>
+      </c>
+      <c r="L108" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>2026-07-04</t>
+        </is>
+      </c>
+      <c r="B109" t="n">
+        <v>7</v>
+      </c>
+      <c r="C109" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D109" t="n">
+        <v>7</v>
+      </c>
+      <c r="E109" t="n">
+        <v>2.98</v>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G109" t="n">
+        <v>3</v>
+      </c>
+      <c r="H109" t="n">
+        <v>3</v>
+      </c>
+      <c r="I109" t="n">
+        <v>11</v>
+      </c>
+      <c r="J109" t="n">
+        <v>7</v>
+      </c>
+      <c r="K109" t="n">
+        <v>6</v>
+      </c>
+      <c r="L109" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="B110" t="n">
+        <v>6.43</v>
+      </c>
+      <c r="C110" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D110" t="n">
+        <v>7</v>
+      </c>
+      <c r="E110" t="n">
+        <v>3.29</v>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G110" t="n">
+        <v>3</v>
+      </c>
+      <c r="H110" t="n">
+        <v>3</v>
+      </c>
+      <c r="I110" t="n">
+        <v>11</v>
+      </c>
+      <c r="J110" t="n">
+        <v>3</v>
+      </c>
+      <c r="K110" t="n">
+        <v>6</v>
+      </c>
+      <c r="L110" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B111" t="n">
+        <v>6.43</v>
+      </c>
+      <c r="C111" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D111" t="n">
+        <v>7</v>
+      </c>
+      <c r="E111" t="n">
+        <v>3.29</v>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G111" t="n">
+        <v>3</v>
+      </c>
+      <c r="H111" t="n">
+        <v>3</v>
+      </c>
+      <c r="I111" t="n">
+        <v>11</v>
+      </c>
+      <c r="J111" t="n">
+        <v>3</v>
+      </c>
+      <c r="K111" t="n">
+        <v>6</v>
+      </c>
+      <c r="L111" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B112" t="n">
+        <v>7</v>
+      </c>
+      <c r="C112" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D112" t="n">
+        <v>7</v>
+      </c>
+      <c r="E112" t="n">
+        <v>2.98</v>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G112" t="n">
+        <v>3</v>
+      </c>
+      <c r="H112" t="n">
+        <v>3</v>
+      </c>
+      <c r="I112" t="n">
+        <v>11</v>
+      </c>
+      <c r="J112" t="n">
+        <v>7</v>
+      </c>
+      <c r="K112" t="n">
+        <v>6</v>
+      </c>
+      <c r="L112" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B113" t="n">
+        <v>7</v>
+      </c>
+      <c r="C113" s="3" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D113" t="n">
+        <v>7</v>
+      </c>
+      <c r="E113" t="n">
+        <v>2.98</v>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G113" t="n">
+        <v>3</v>
+      </c>
+      <c r="H113" t="n">
+        <v>3</v>
+      </c>
+      <c r="I113" t="n">
+        <v>11</v>
+      </c>
+      <c r="J113" t="n">
+        <v>6</v>
+      </c>
+      <c r="K113" t="n">
+        <v>7</v>
+      </c>
+      <c r="L113" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
           <t>2026-06-29</t>
         </is>
       </c>
-      <c r="B69" t="n">
-[...2 lines deleted...]
-      <c r="C69" s="3" t="inlineStr">
+      <c r="B114" t="n">
+        <v>7</v>
+      </c>
+      <c r="C114" s="3" t="inlineStr">
         <is>
           <t>GUARDED</t>
         </is>
       </c>
-      <c r="D69" t="n">
-[...2 lines deleted...]
-      <c r="E69" t="n">
+      <c r="D114" t="n">
+        <v>7</v>
+      </c>
+      <c r="E114" t="n">
         <v>2.98</v>
       </c>
-      <c r="F69" t="inlineStr">
+      <c r="F114" t="inlineStr">
         <is>
           <t>MODERATE CONSENSUS</t>
         </is>
       </c>
-      <c r="G69" t="n">
-[...5 lines deleted...]
-      <c r="I69" t="n">
+      <c r="G114" t="n">
+        <v>3</v>
+      </c>
+      <c r="H114" t="n">
+        <v>3</v>
+      </c>
+      <c r="I114" t="n">
         <v>11</v>
       </c>
-      <c r="J69" t="n">
-[...2 lines deleted...]
-      <c r="K69" t="n">
+      <c r="J114" t="n">
+        <v>7</v>
+      </c>
+      <c r="K114" t="n">
         <v>6</v>
       </c>
-      <c r="L69" t="n">
+      <c r="L114" t="n">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>