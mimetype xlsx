--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -24,95 +24,102 @@
   </bookViews>
   <sheets>
     <sheet name="Climate Collapse Scores" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001a1a2e"/>
         <bgColor rgb="001a1a2e"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00f9f7a8"/>
-        <bgColor rgb="00f9f7a8"/>
+        <fgColor rgb="00c8f7c5"/>
+        <bgColor rgb="00c8f7c5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ffd9a0"/>
         <bgColor rgb="00ffd9a0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00f9f7a8"/>
+        <bgColor rgb="00f9f7a8"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -437,2387 +444,1074 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U34"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="17" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
-    <col width="12" customWidth="1" min="14" max="14"/>
-[...6 lines deleted...]
-    <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Average Score</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Climate Level</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Models Count</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Disagreement Index</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Disagreement Label</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>ChatGPT</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Claude</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Gemini</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
-          <t>Llama</t>
+          <t>DeepSeek</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
-          <t>DeepSeek</t>
+          <t>Mistral</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
-          <t>Mistral</t>
+          <t>Cohere</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
-          <t>Qwen</t>
-[...33 lines deleted...]
-        <is>
           <t>Jamba</t>
-        </is>
-[...3 lines deleted...]
-          <t>Moonshot</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>8.91</v>
+        <v>0</v>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>GUARDED</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...33 lines deleted...]
-        <v>8</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>8.91</v>
+        <v>0</v>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>GUARDED</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...33 lines deleted...]
-        <v>7</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2026-06-01</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>9.17</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>3.48</v>
+        <v>0</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...36 lines deleted...]
-        <v>11</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2026-05-31</t>
+          <t>2026-07-18</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>9.23</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...39 lines deleted...]
-        <v>10</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2026-05-30</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>9.31</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>3.38</v>
+        <v>0</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...39 lines deleted...]
-        <v>11</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>10.08</v>
+        <v>10</v>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>ELEVATED</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>2.27</v>
+        <v>1</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...15 lines deleted...]
-        <v>7</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
       <c r="L7" t="n">
-        <v>11</v>
-[...20 lines deleted...]
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2026-05-28</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>9.15</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>9</v>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E8" t="n">
-        <v>3.32</v>
+        <v>3.02</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>DIVIDED</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H8" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I8" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J8" t="n">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="K8" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L8" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M8" t="n">
-        <v>11</v>
-[...17 lines deleted...]
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>9.92</v>
+        <v>9.289999999999999</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>ELEVATED</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="E9" t="n">
-        <v>2.25</v>
+        <v>2.37</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H9" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I9" t="n">
         <v>7</v>
       </c>
       <c r="J9" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="K9" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L9" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M9" t="n">
-        <v>11</v>
-[...14 lines deleted...]
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>9.710000000000001</v>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>ELEVATED</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E10" t="n">
-        <v>3.43</v>
+        <v>2.81</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
+          <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H10" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I10" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J10" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="K10" t="n">
         <v>11</v>
       </c>
       <c r="L10" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M10" t="n">
-        <v>11</v>
-[...20 lines deleted...]
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-07-12</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>9.23</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>8.859999999999999</v>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E11" t="n">
-        <v>3.6</v>
+        <v>2.47</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
+          <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H11" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I11" t="n">
         <v>7</v>
       </c>
       <c r="J11" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K11" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L11" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="M11" t="n">
-        <v>11</v>
-[...17 lines deleted...]
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>8.92</v>
-[...1 lines deleted...]
-      <c r="C12" s="2" t="inlineStr">
+        <v>9</v>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
         <is>
           <t>GUARDED</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E12" t="n">
-        <v>3.5</v>
+        <v>2.39</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
+          <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G12" t="n">
+        <v>6</v>
+      </c>
+      <c r="H12" t="n">
+        <v>7</v>
+      </c>
+      <c r="I12" t="n">
         <v>8</v>
       </c>
-      <c r="H12" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="J12" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K12" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L12" t="n">
         <v>12</v>
       </c>
       <c r="M12" t="n">
-        <v>11</v>
-[...17 lines deleted...]
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>9.15</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>ELEVATED</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E13" t="n">
-        <v>3.32</v>
+        <v>2.9</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
+          <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G13" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H13" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I13" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J13" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K13" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L13" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M13" t="n">
-        <v>11</v>
-[...17 lines deleted...]
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>9.92</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>8.140000000000001</v>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="E14" t="n">
-        <v>2.29</v>
+        <v>3.27</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
+          <t>DIVIDED</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H14" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I14" t="n">
         <v>7</v>
       </c>
       <c r="J14" t="n">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="K14" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L14" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M14" t="n">
-        <v>11</v>
-[...14 lines deleted...]
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>10.23</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>9</v>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E15" t="n">
-        <v>2.19</v>
+        <v>2.33</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H15" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I15" t="n">
         <v>7</v>
       </c>
       <c r="J15" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K15" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L15" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M15" t="n">
-        <v>11</v>
-[...17 lines deleted...]
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>9.640000000000001</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>8.710000000000001</v>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
         </is>
       </c>
       <c r="D16" t="n">
+        <v>7</v>
+      </c>
+      <c r="E16" t="n">
+        <v>3.19</v>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>4</v>
+      </c>
+      <c r="H16" t="n">
+        <v>7</v>
+      </c>
+      <c r="I16" t="n">
+        <v>7</v>
+      </c>
+      <c r="J16" t="n">
+        <v>7</v>
+      </c>
+      <c r="K16" t="n">
         <v>14</v>
       </c>
-      <c r="E16" t="n">
-[...21 lines deleted...]
-      </c>
       <c r="L16" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="M16" t="n">
-        <v>11</v>
-[...20 lines deleted...]
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>9.57</v>
+        <v>9.289999999999999</v>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>ELEVATED</t>
         </is>
       </c>
       <c r="D17" t="n">
+        <v>7</v>
+      </c>
+      <c r="E17" t="n">
+        <v>3.19</v>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>4</v>
+      </c>
+      <c r="H17" t="n">
+        <v>7</v>
+      </c>
+      <c r="I17" t="n">
+        <v>7</v>
+      </c>
+      <c r="J17" t="n">
+        <v>11</v>
+      </c>
+      <c r="K17" t="n">
         <v>14</v>
       </c>
-      <c r="E17" t="n">
-[...21 lines deleted...]
-      </c>
       <c r="L17" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M17" t="n">
-        <v>11</v>
-[...20 lines deleted...]
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-05</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>9.43</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>8.57</v>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E18" t="n">
-        <v>3.27</v>
+        <v>2.87</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
+          <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G18" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H18" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I18" t="n">
         <v>7</v>
       </c>
       <c r="J18" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K18" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L18" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M18" t="n">
-        <v>11</v>
-[...20 lines deleted...]
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>8.619999999999999</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>9.57</v>
+      </c>
+      <c r="C19" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E19" t="n">
-        <v>4.09</v>
+        <v>3.33</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>DIVIDED</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H19" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I19" t="n">
         <v>7</v>
       </c>
       <c r="J19" t="n">
+        <v>11</v>
+      </c>
+      <c r="K19" t="n">
         <v>14</v>
       </c>
-      <c r="K19" t="n">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="L19" t="n">
+        <v>12</v>
+      </c>
+      <c r="M19" t="n">
+        <v>12</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>9.43</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>ELEVATED</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E20" t="n">
-        <v>3.33</v>
+        <v>2.9</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
+          <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H20" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I20" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J20" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K20" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L20" t="n">
         <v>12</v>
       </c>
       <c r="M20" t="n">
-        <v>11</v>
-[...20 lines deleted...]
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>9.199999999999999</v>
+        <v>9.289999999999999</v>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>ELEVATED</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E21" t="n">
-        <v>3.54</v>
+        <v>3.1</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>DIVIDED</t>
         </is>
       </c>
       <c r="G21" t="n">
         <v>7</v>
       </c>
       <c r="H21" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I21" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J21" t="n">
+        <v>5</v>
+      </c>
+      <c r="K21" t="n">
         <v>14</v>
       </c>
-      <c r="K21" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L21" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="M21" t="n">
-        <v>11</v>
-[...23 lines deleted...]
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>9.4</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>8.710000000000001</v>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E22" t="n">
-        <v>3.22</v>
+        <v>2.81</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
+          <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G22" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H22" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I22" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J22" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K22" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L22" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M22" t="n">
-        <v>11</v>
-[...23 lines deleted...]
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>9</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>9.859999999999999</v>
+      </c>
+      <c r="C23" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E23" t="n">
-        <v>3.41</v>
+        <v>2.9</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
+          <t>MODERATE CONSENSUS</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H23" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I23" t="n">
         <v>7</v>
       </c>
       <c r="J23" t="n">
+        <v>11</v>
+      </c>
+      <c r="K23" t="n">
         <v>14</v>
       </c>
-      <c r="K23" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L23" t="n">
         <v>12</v>
       </c>
       <c r="M23" t="n">
-        <v>11</v>
-[...23 lines deleted...]
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-06-29</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>9.130000000000001</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>ELEVATED</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E24" t="n">
-        <v>3.56</v>
+        <v>3.31</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>DIVIDED</t>
         </is>
       </c>
       <c r="G24" t="n">
+        <v>4</v>
+      </c>
+      <c r="H24" t="n">
+        <v>7</v>
+      </c>
+      <c r="I24" t="n">
         <v>8</v>
       </c>
-      <c r="H24" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="J24" t="n">
+        <v>7</v>
+      </c>
+      <c r="K24" t="n">
         <v>14</v>
       </c>
-      <c r="K24" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L24" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="M24" t="n">
-        <v>11</v>
-[...730 lines deleted...]
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>