--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -444,51 +444,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:M69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="17" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -537,981 +537,2016 @@
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>DeepSeek</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Mistral</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Cohere</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Jamba</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-07-21</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2026-07-19</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2026-07-18</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2026-07-17</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2026-07-16</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>10</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2026-07-15</t>
+          <t>2026-08-29</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>9</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.02</v>
+        <v>0</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>9.289999999999999</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.37</v>
+        <v>0</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>9.710000000000001</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.81</v>
+        <v>0</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2026-07-12</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>8.859999999999999</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.47</v>
+        <v>0</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2026-07-11</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>9</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>9.140000000000001</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>8.140000000000001</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.27</v>
+        <v>0</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-08-22</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>9</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.33</v>
+        <v>0</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>8.710000000000001</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.19</v>
+        <v>0</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...21 lines deleted...]
-        <v>10</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>9.289999999999999</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.19</v>
+        <v>0</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2026-07-05</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>8.57</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.87</v>
+        <v>0</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>9.57</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>9.140000000000001</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>9.289999999999999</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.1</v>
+        <v>0</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>DIVIDED</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>8.710000000000001</v>
-[...3 lines deleted...]
-          <t>GUARDED</t>
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.81</v>
+        <v>0</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2026-06-30</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>9.859999999999999</v>
-[...3 lines deleted...]
-          <t>ELEVATED</t>
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>MODERATE CONSENSUS</t>
-[...21 lines deleted...]
-        <v>12</v>
+          <t>UNKNOWN</t>
+        </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="B24" t="n">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D24" t="n">
+        <v>0</v>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="B25" t="n">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D25" t="n">
+        <v>0</v>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="B26" t="n">
+        <v>0</v>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D26" t="n">
+        <v>0</v>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="B27" t="n">
+        <v>0</v>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D27" t="n">
+        <v>0</v>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="B28" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D28" t="n">
+        <v>0</v>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="B29" t="n">
+        <v>0</v>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D29" t="n">
+        <v>0</v>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B30" t="n">
+        <v>0</v>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D30" t="n">
+        <v>0</v>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B31" t="n">
+        <v>0</v>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D31" t="n">
+        <v>0</v>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B32" t="n">
+        <v>0</v>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D32" t="n">
+        <v>0</v>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B33" t="n">
+        <v>0</v>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D33" t="n">
+        <v>0</v>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B34" t="n">
+        <v>0</v>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D34" t="n">
+        <v>0</v>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="B35" t="n">
+        <v>0</v>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D35" t="n">
+        <v>0</v>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="B36" t="n">
+        <v>0</v>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D36" t="n">
+        <v>0</v>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B37" t="n">
+        <v>0</v>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D37" t="n">
+        <v>0</v>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B38" t="n">
+        <v>0</v>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D38" t="n">
+        <v>0</v>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B39" t="n">
+        <v>0</v>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D39" t="n">
+        <v>0</v>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B40" t="n">
+        <v>0</v>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D40" t="n">
+        <v>0</v>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B41" t="n">
+        <v>0</v>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D41" t="n">
+        <v>0</v>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="B42" t="n">
+        <v>0</v>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D42" t="n">
+        <v>0</v>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>2026-07-25</t>
+        </is>
+      </c>
+      <c r="B43" t="n">
+        <v>0</v>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D43" t="n">
+        <v>0</v>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B44" t="n">
+        <v>0</v>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D44" t="n">
+        <v>0</v>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B45" t="n">
+        <v>0</v>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D45" t="n">
+        <v>0</v>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B46" t="n">
+        <v>0</v>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D46" t="n">
+        <v>0</v>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B47" t="n">
+        <v>0</v>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D47" t="n">
+        <v>0</v>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B48" t="n">
+        <v>0</v>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D48" t="n">
+        <v>0</v>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>2026-07-19</t>
+        </is>
+      </c>
+      <c r="B49" t="n">
+        <v>0</v>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D49" t="n">
+        <v>0</v>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>2026-07-18</t>
+        </is>
+      </c>
+      <c r="B50" t="n">
+        <v>0</v>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D50" t="n">
+        <v>0</v>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="B51" t="n">
+        <v>0</v>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="D51" t="n">
+        <v>0</v>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
+      <c r="B52" t="n">
+        <v>10</v>
+      </c>
+      <c r="C52" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
+        </is>
+      </c>
+      <c r="D52" t="n">
+        <v>1</v>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>UNKNOWN</t>
+        </is>
+      </c>
+      <c r="L52" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="B53" t="n">
+        <v>9</v>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D53" t="n">
+        <v>7</v>
+      </c>
+      <c r="E53" t="n">
+        <v>3.02</v>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G53" t="n">
+        <v>6</v>
+      </c>
+      <c r="H53" t="n">
+        <v>7</v>
+      </c>
+      <c r="I53" t="n">
+        <v>11</v>
+      </c>
+      <c r="J53" t="n">
+        <v>4</v>
+      </c>
+      <c r="K53" t="n">
+        <v>11</v>
+      </c>
+      <c r="L53" t="n">
+        <v>12</v>
+      </c>
+      <c r="M53" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="B54" t="n">
+        <v>9.289999999999999</v>
+      </c>
+      <c r="C54" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
+        </is>
+      </c>
+      <c r="D54" t="n">
+        <v>7</v>
+      </c>
+      <c r="E54" t="n">
+        <v>2.37</v>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G54" t="n">
+        <v>6</v>
+      </c>
+      <c r="H54" t="n">
+        <v>7</v>
+      </c>
+      <c r="I54" t="n">
+        <v>7</v>
+      </c>
+      <c r="J54" t="n">
+        <v>12</v>
+      </c>
+      <c r="K54" t="n">
+        <v>11</v>
+      </c>
+      <c r="L54" t="n">
+        <v>10</v>
+      </c>
+      <c r="M54" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
+      <c r="B55" t="n">
+        <v>9.710000000000001</v>
+      </c>
+      <c r="C55" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
+        </is>
+      </c>
+      <c r="D55" t="n">
+        <v>7</v>
+      </c>
+      <c r="E55" t="n">
+        <v>2.81</v>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G55" t="n">
+        <v>4</v>
+      </c>
+      <c r="H55" t="n">
+        <v>7</v>
+      </c>
+      <c r="I55" t="n">
+        <v>11</v>
+      </c>
+      <c r="J55" t="n">
+        <v>11</v>
+      </c>
+      <c r="K55" t="n">
+        <v>11</v>
+      </c>
+      <c r="L55" t="n">
+        <v>12</v>
+      </c>
+      <c r="M55" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>2026-07-12</t>
+        </is>
+      </c>
+      <c r="B56" t="n">
+        <v>8.859999999999999</v>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D56" t="n">
+        <v>7</v>
+      </c>
+      <c r="E56" t="n">
+        <v>2.47</v>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G56" t="n">
+        <v>6</v>
+      </c>
+      <c r="H56" t="n">
+        <v>7</v>
+      </c>
+      <c r="I56" t="n">
+        <v>7</v>
+      </c>
+      <c r="J56" t="n">
+        <v>7</v>
+      </c>
+      <c r="K56" t="n">
+        <v>11</v>
+      </c>
+      <c r="L56" t="n">
+        <v>12</v>
+      </c>
+      <c r="M56" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>2026-07-11</t>
+        </is>
+      </c>
+      <c r="B57" t="n">
+        <v>9</v>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D57" t="n">
+        <v>7</v>
+      </c>
+      <c r="E57" t="n">
+        <v>2.39</v>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G57" t="n">
+        <v>6</v>
+      </c>
+      <c r="H57" t="n">
+        <v>7</v>
+      </c>
+      <c r="I57" t="n">
+        <v>8</v>
+      </c>
+      <c r="J57" t="n">
+        <v>7</v>
+      </c>
+      <c r="K57" t="n">
+        <v>11</v>
+      </c>
+      <c r="L57" t="n">
+        <v>12</v>
+      </c>
+      <c r="M57" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="B58" t="n">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="C58" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
+        </is>
+      </c>
+      <c r="D58" t="n">
+        <v>7</v>
+      </c>
+      <c r="E58" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G58" t="n">
+        <v>4</v>
+      </c>
+      <c r="H58" t="n">
+        <v>7</v>
+      </c>
+      <c r="I58" t="n">
+        <v>11</v>
+      </c>
+      <c r="J58" t="n">
+        <v>7</v>
+      </c>
+      <c r="K58" t="n">
+        <v>11</v>
+      </c>
+      <c r="L58" t="n">
+        <v>12</v>
+      </c>
+      <c r="M58" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="B59" t="n">
+        <v>8.140000000000001</v>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D59" t="n">
+        <v>7</v>
+      </c>
+      <c r="E59" t="n">
+        <v>3.27</v>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G59" t="n">
+        <v>4</v>
+      </c>
+      <c r="H59" t="n">
+        <v>7</v>
+      </c>
+      <c r="I59" t="n">
+        <v>7</v>
+      </c>
+      <c r="J59" t="n">
+        <v>4</v>
+      </c>
+      <c r="K59" t="n">
+        <v>11</v>
+      </c>
+      <c r="L59" t="n">
+        <v>12</v>
+      </c>
+      <c r="M59" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="B60" t="n">
+        <v>9</v>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D60" t="n">
+        <v>7</v>
+      </c>
+      <c r="E60" t="n">
+        <v>2.33</v>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G60" t="n">
+        <v>7</v>
+      </c>
+      <c r="H60" t="n">
+        <v>7</v>
+      </c>
+      <c r="I60" t="n">
+        <v>7</v>
+      </c>
+      <c r="J60" t="n">
+        <v>7</v>
+      </c>
+      <c r="K60" t="n">
+        <v>11</v>
+      </c>
+      <c r="L60" t="n">
+        <v>12</v>
+      </c>
+      <c r="M60" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="B61" t="n">
+        <v>8.710000000000001</v>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D61" t="n">
+        <v>7</v>
+      </c>
+      <c r="E61" t="n">
+        <v>3.19</v>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G61" t="n">
+        <v>4</v>
+      </c>
+      <c r="H61" t="n">
+        <v>7</v>
+      </c>
+      <c r="I61" t="n">
+        <v>7</v>
+      </c>
+      <c r="J61" t="n">
+        <v>7</v>
+      </c>
+      <c r="K61" t="n">
+        <v>14</v>
+      </c>
+      <c r="L61" t="n">
+        <v>12</v>
+      </c>
+      <c r="M61" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="B62" t="n">
+        <v>9.289999999999999</v>
+      </c>
+      <c r="C62" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
+        </is>
+      </c>
+      <c r="D62" t="n">
+        <v>7</v>
+      </c>
+      <c r="E62" t="n">
+        <v>3.19</v>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G62" t="n">
+        <v>4</v>
+      </c>
+      <c r="H62" t="n">
+        <v>7</v>
+      </c>
+      <c r="I62" t="n">
+        <v>7</v>
+      </c>
+      <c r="J62" t="n">
+        <v>11</v>
+      </c>
+      <c r="K62" t="n">
+        <v>14</v>
+      </c>
+      <c r="L62" t="n">
+        <v>10</v>
+      </c>
+      <c r="M62" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>2026-07-05</t>
+        </is>
+      </c>
+      <c r="B63" t="n">
+        <v>8.57</v>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D63" t="n">
+        <v>7</v>
+      </c>
+      <c r="E63" t="n">
+        <v>2.87</v>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G63" t="n">
+        <v>4</v>
+      </c>
+      <c r="H63" t="n">
+        <v>7</v>
+      </c>
+      <c r="I63" t="n">
+        <v>7</v>
+      </c>
+      <c r="J63" t="n">
+        <v>7</v>
+      </c>
+      <c r="K63" t="n">
+        <v>11</v>
+      </c>
+      <c r="L63" t="n">
+        <v>12</v>
+      </c>
+      <c r="M63" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>2026-07-04</t>
+        </is>
+      </c>
+      <c r="B64" t="n">
+        <v>9.57</v>
+      </c>
+      <c r="C64" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
+        </is>
+      </c>
+      <c r="D64" t="n">
+        <v>7</v>
+      </c>
+      <c r="E64" t="n">
+        <v>3.33</v>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G64" t="n">
+        <v>4</v>
+      </c>
+      <c r="H64" t="n">
+        <v>7</v>
+      </c>
+      <c r="I64" t="n">
+        <v>7</v>
+      </c>
+      <c r="J64" t="n">
+        <v>11</v>
+      </c>
+      <c r="K64" t="n">
+        <v>14</v>
+      </c>
+      <c r="L64" t="n">
+        <v>12</v>
+      </c>
+      <c r="M64" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="B65" t="n">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="C65" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
+        </is>
+      </c>
+      <c r="D65" t="n">
+        <v>7</v>
+      </c>
+      <c r="E65" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G65" t="n">
+        <v>4</v>
+      </c>
+      <c r="H65" t="n">
+        <v>7</v>
+      </c>
+      <c r="I65" t="n">
+        <v>11</v>
+      </c>
+      <c r="J65" t="n">
+        <v>7</v>
+      </c>
+      <c r="K65" t="n">
+        <v>11</v>
+      </c>
+      <c r="L65" t="n">
+        <v>12</v>
+      </c>
+      <c r="M65" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B66" t="n">
+        <v>9.289999999999999</v>
+      </c>
+      <c r="C66" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
+        </is>
+      </c>
+      <c r="D66" t="n">
+        <v>7</v>
+      </c>
+      <c r="E66" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>DIVIDED</t>
+        </is>
+      </c>
+      <c r="G66" t="n">
+        <v>7</v>
+      </c>
+      <c r="H66" t="n">
+        <v>7</v>
+      </c>
+      <c r="I66" t="n">
+        <v>8</v>
+      </c>
+      <c r="J66" t="n">
+        <v>5</v>
+      </c>
+      <c r="K66" t="n">
+        <v>14</v>
+      </c>
+      <c r="L66" t="n">
+        <v>12</v>
+      </c>
+      <c r="M66" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B67" t="n">
+        <v>8.710000000000001</v>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>GUARDED</t>
+        </is>
+      </c>
+      <c r="D67" t="n">
+        <v>7</v>
+      </c>
+      <c r="E67" t="n">
+        <v>2.81</v>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G67" t="n">
+        <v>4</v>
+      </c>
+      <c r="H67" t="n">
+        <v>7</v>
+      </c>
+      <c r="I67" t="n">
+        <v>8</v>
+      </c>
+      <c r="J67" t="n">
+        <v>7</v>
+      </c>
+      <c r="K67" t="n">
+        <v>11</v>
+      </c>
+      <c r="L67" t="n">
+        <v>12</v>
+      </c>
+      <c r="M67" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B68" t="n">
+        <v>9.859999999999999</v>
+      </c>
+      <c r="C68" s="3" t="inlineStr">
+        <is>
+          <t>ELEVATED</t>
+        </is>
+      </c>
+      <c r="D68" t="n">
+        <v>7</v>
+      </c>
+      <c r="E68" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>MODERATE CONSENSUS</t>
+        </is>
+      </c>
+      <c r="G68" t="n">
+        <v>6</v>
+      </c>
+      <c r="H68" t="n">
+        <v>7</v>
+      </c>
+      <c r="I68" t="n">
+        <v>7</v>
+      </c>
+      <c r="J68" t="n">
+        <v>11</v>
+      </c>
+      <c r="K68" t="n">
+        <v>14</v>
+      </c>
+      <c r="L68" t="n">
+        <v>12</v>
+      </c>
+      <c r="M68" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
           <t>2026-06-29</t>
         </is>
       </c>
-      <c r="B24" t="n">
+      <c r="B69" t="n">
         <v>9.140000000000001</v>
       </c>
-      <c r="C24" s="3" t="inlineStr">
+      <c r="C69" s="3" t="inlineStr">
         <is>
           <t>ELEVATED</t>
         </is>
       </c>
-      <c r="D24" t="n">
-[...2 lines deleted...]
-      <c r="E24" t="n">
+      <c r="D69" t="n">
+        <v>7</v>
+      </c>
+      <c r="E69" t="n">
         <v>3.31</v>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>DIVIDED</t>
         </is>
       </c>
-      <c r="G24" t="n">
+      <c r="G69" t="n">
         <v>4</v>
       </c>
-      <c r="H24" t="n">
-[...2 lines deleted...]
-      <c r="I24" t="n">
+      <c r="H69" t="n">
+        <v>7</v>
+      </c>
+      <c r="I69" t="n">
         <v>8</v>
       </c>
-      <c r="J24" t="n">
-[...2 lines deleted...]
-      <c r="K24" t="n">
+      <c r="J69" t="n">
+        <v>7</v>
+      </c>
+      <c r="K69" t="n">
         <v>14</v>
       </c>
-      <c r="L24" t="n">
-[...2 lines deleted...]
-      <c r="M24" t="n">
+      <c r="L69" t="n">
+        <v>12</v>
+      </c>
+      <c r="M69" t="n">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>